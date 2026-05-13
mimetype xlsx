--- v0 (2026-03-27)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="219">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -315,69 +315,120 @@
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_021_-_dispoe_sobre_a_politica_municipal_dos_direitos_da_mulh.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos direitos da mulher, Conselho Municipal dos direitos da mulher – CMDM e Fundo Municipal dos direitos da mulher – FMDM e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1653/pl_022_-_dispoe_sobre_a_istiruicao_de_aliquota_diferenciada_de_iptu_para_imoveis.pdf</t>
   </si>
   <si>
     <t>•	PL-022/2026/E – Dispõe sobre a instituição de alíquota diferenciada de IPTU para imóveis situados em zona rural que se tornaram urbanos (chácaras urbanas) após serem regularizados por meio de regularização fundiária urbana (REURB) e da outras providências</t>
   </si>
   <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1668/pl_023_-_altera_dispositivos_da_lei_muniicpal_n_1.893-2025_pa.pdf</t>
+  </si>
+  <si>
+    <t>•	PL-023/2026/E Altera dispositivos da Lei Municipal nº 1.893/2025, para adequar a nomenclatura dos Núcleos Ampliados de Saúde da Família para Equipes Multiprofissionais- EMulti, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1669/pl_024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execuca.pdf</t>
+  </si>
+  <si>
+    <t>•	PL-024/2026/E – Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do Município de Missal para o exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>•	PL-025/2026/E – Institui o programa de auxílio uniforme e kit de material escolar aos alunos da Rede Pública Municipal de Ensino de Missal/PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>•	PL-026/2026/E – Regulamenta o processo de escolha e exercício de mandato dos Gestores Escolares nas Unidades Educacionais da Rede Pública de Ensino Municipal, através de consulta pública realizada com a participação da comunidade escolar dentre candidatos aprovados previamente em avaliação de mérito e desempenho em conformidade com a lei N° 14.133, de 25 de dezembro de 2020 e resolução N° 1, de 27 de julho de 2022 e dá outras providências</t>
+  </si>
+  <si>
     <t>1654</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>http://sapl.missal.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>•	PDL-001/2026- Orçamento para realização da 23ª DEUTSCHES FEST.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>•	PDL-002/2026 – Orçamento para realização das festividades alusivas ao 63ª ANIVERSÁRIO DE FUNDAÇÃO DE MISSAL.</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1666/pdl_-_003_-_aprova_o_orcamneto_parcial_para_realizacao_32_cafe.pdf</t>
+  </si>
+  <si>
+    <t>Orçamento para realização do 32° CAFÉ COLONIAL.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ELIAS ANDRADE, CUSTÓDIO LUIZ, JAIR BOGLER, JAIR RAUBER, MAICO BOI, TATI</t>
   </si>
   <si>
     <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1643/indicacao_001-2026.pdf.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Prefeito Municipal para instituir o Rodeio Show como evento oficial do Município, incluindo-o no calendário oficial de eventos. _x000D_
 A oficialização do Rodeio Show no calendário municipal contribuirá para a valorização das tradições culturais, incentivo ao turismo e fortalecimento da economia local, além de promover momentos de lazer e integração para a comunidade.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>MAICO BOI, CUSTÓDIO LUIZ, ELIAS ANDRADE, JAIR BOGLER, JAIR RAUBER, TATI</t>
@@ -431,111 +482,246 @@
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>VALENTIN KNIPHOFF, IVONETE MACHADO, PROFESSOR FERNANDO</t>
   </si>
   <si>
     <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1650/indicacao_007-2026.pdf.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Prefeito Municipal que a Administração Municipal faça um programa de horas-maquinas sendo trator de esteira e escavadeira hidráulica para que melhore a vida dos produtores da agricultura familiar.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1656/indicacao_008-2026.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Prefeito Municipal a retirada do asfalto antigo no trecho que liga a Linha São João a Itaipulândia, com o reaproveitamento do material fresado nas estradas rurais, bem como a execução de novo pavimento asfáltico com base reforçada, adequada ao tráfego intenso, e o alargamento da via.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1658/indicacao_009-2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAM ao Excelentíssimo Prefeito Municipal que a Administração Municipal bem como à Secretaria Municipal de Esportes, que seja realizada a substituição das redes dos arcos (gols) localizados no campo do Distrito de Portão Ocoí.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1659/indicacao_010-2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAM ao Excelentíssimo Prefeito Municipal que a Administração Municipal dê continuidade à pavimentação asfáltica, estendendo-a da comunidade de Jacutinga até a divisa de Ramilândia.</t>
   </si>
   <si>
+    <t>1660</t>
+  </si>
+  <si>
+    <t>JAIR BOGLER, CUSTÓDIO LUIZ, ELIAS ANDRADE, JAIR RAUBER, MAICO BOI, TATI</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1660/indicacao_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Prefeito Municipal que, com a retirada da estrutura do palco atualmente existente na praça, que a referida estrutura seja reaproveitada e relocada no parquinho da Escola Municipal Olavo Bilac.</t>
+  </si>
+  <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>CUSTÓDIO LUIZ, ELIAS ANDRADE, JAIR BOGLER, JAIR RAUBER, MAICO BOI, TATI</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1661/indicacao_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Excelentíssimo Sr. Prefeito Municipal, Adilto Luis Ferrari, para que a Administração Municipal, através da Secretaria Municipal de Esportes, Lazer e Turismo, faça a revitalização da antiga quadra de esportes da CNEC, com a reforma e pintura do piso, colocação de alambrados e iluminação, transformando-a, em quadra poliesportiva, para a prática de basquete, vólei, tênis e futsal.</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1662/indicacao_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Prefeito Municipal que a Administração Municipal realize um aumento no repasse financeiro, por meio de aditivo contratual, ao convênio firmado com o Hospital Nossa Senhora de Fátima, com o objetivo de viabilizar a contratação de mais um médico para os plantões, especialmente em finais de semana e feriados.</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1663/indicacao_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Excelentíssimo Sr. Prefeito Municipal, Adilto Luis Ferrari, para que a Administração Municipal, através da Secretaria Municipal de Esportes, Lazer e Turismo, faça a revitalização do passeio público, que se inicia na esquina da Rua do Redentor até a entrada do Bairro Renascer (Água Mineral Itaipu), paralelo a PR 495, com a colocação de iluminação pública baixa.</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1664/indicacao_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Prefeito Municipal que estude a viabilidade de realizar a pavimentação asfáltica da Linha Jacutinga, sendo um trecho passando pela Área Indígena, comunidade de Águas Claras, até a comunidade Cristo Rei, na divisa com Ramilândia, com extensão aproximada de 9,8 km, e outro, no segmento de retorno, com extensão aproximada de 5,33 km, passando pelo Sítio Schneider e Sítio Wando, na comunidade de Médio Rio Branco.</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1665/indicacao_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Prefeito Municipal que estude a viabilidade de realizar a pavimentação asfáltica ou revestimento com TST na Linha União da Vitória, no trecho compreendido entre a PR-497 e a PR-495, passando pela família Mayer, Linha Spies, família Brandt, família Kieling, até o encontro com o calçamento da comunidade Linha São Francisco, com extensão aproximada de 5,3 km.</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Prefeito Municipal que, seja efetuada a substituição a nomenclatura da Rua Projetada 01 para “Rua IVO NEIS” e a Rua Projetada 02 para “RUA 1° DE MARÇO”, ambas situadas no “Núcleo Urbano NEIS” objeto do processo de Reurb.</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1671/indicacao_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Prefeito Municipal que seja realizada a instalação de uma lombada na Rua Jaime Salvinski, esquina com a Rua Nossa Senhora de Fátima, no Bairro Renascer.</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1675/indicacao_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Prefeito Municipal que sejam adotadas as medidas necessárias visando à ampliação do Programa Bolsa Atleta no âmbito do Município, com o aumento do número de vagas ofertadas, bem como o aprimoramento dos incentivos concedidos, mantendo as modalidades esportivas já contempladas e incluindo novas, especialmente o atletismo e as artes marciais, com o objetivo de fortalecer o desenvolvimento esportivo local e ampliar o acesso de atletas aos benefícios._x000D_
+Da mesma forma, indicam que a previsão orçamentária constante na legislação do Programa seja atualizada para constar como unidade responsável a “Secretaria Municipal de Esporte, Lazer e Turismo”, adequando a redação à atual estrutura administrativa do Município.</t>
+  </si>
+  <si>
     <t>1637</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>IVONETE MACHADO</t>
   </si>
   <si>
     <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1637/requerimento_001-2026.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações - Programa de Habitação Rural</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>CUSTÓDIO LUIZ</t>
   </si>
   <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1641/requerimento_02-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer que seja concedida MOÇÃO DE APLAUSO para diretora do Colégio Estadual Teotonio Vilela, do Distrito do Portão Ocoí, professora Vera Lucia de Fátima Pereira, que foi contemplada no Programa Ganhando o Mundo, iniciativa do Governo do Estado do Paraná.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>JAIR BOGLER, TATI</t>
   </si>
   <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1651/requerimento_03-2026.pdf</t>
+  </si>
+  <si>
     <t>Jair Loreno Bogler e Tarcísio Mascarello — REQUEREM que seja concedido ABONO DE FALTA na sessão que realizar-se-á no dia 23 de março, nos termos do § 2º do Art. 4º da Resolução nº 002/2016 e do Art. 92 do Regimento Interno, conforme justificativa em anexo.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1652/requerimento_-_solicita_informacoes_referente_ao_incentivo_fin.pdf</t>
   </si>
   <si>
     <t>REQUEREM informações sobre repasse do FNS ao Município de Missal PR referente ao Incentivo Financeiro aos A gentes Comunitários de Saúde -exercício 2024</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>TATI, CUSTÓDIO LUIZ, ELIAS ANDRADE, JAIR BOGLER, JAIR RAUBER, MAICO BOI</t>
   </si>
   <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1657/requerimento_05-2026.pdf</t>
+  </si>
+  <si>
     <t>REQUEREM ao plenário desta Casa de Leis, após leitura, discussão e aprovação, que seja concedida uma MOÇÃO DE APLAUSO aos atletas da melhor idade do Município de Missal que participaram dos Jogos da Integração do Idoso, realizados na cidade de Pontal do Paraná, na fase da Série Ouro Especial referente ao ano de 2025, ocorrida entre os dias 20 de março a 25 de março, em reconhecimento ao empenho, dedicação e espírito esportivo demonstrados durante o evento, representando com excelência o Município de Missal.</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1667/requerimento_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM que seja concedida uma MOÇÃO DE APLAUSO aos atletas participantes do 4º Campeonato Brasileiro de Bolão para Clubes da Melhor Idade Masculino, realizado no Município de Missal</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1672/amenda_aditiva_n_001-2026_ao_pl_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA N° 01_x000D_
+A Comissão de Legislação, Justiça e Redação da Câmara Municipal de Missal, no_x000D_
+uso de suas atribuições regimentais, atendendo orientação do Parecer Jurídico, vem apresentar_x000D_
+ao Plenário a seguinte EMENDA ADITIVA ao Projeto de Lei nº 022/2026, nos seguintes termos:_x000D_
+O artigo 3º do Projeto de Lei, para figurar acrescido do Inciso III, com a_x000D_
+seguinte redação:_x000D_
+"Art. 3°. (...)_x000D_
+III - Comprovação de que o Imóvel é utilizado como residência do proprietário_x000D_
+ou possuidor e no desenvolvimento de atividade de subsistência."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -839,56 +1025,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_001_-_dispoe_sobre_a_criacao_do_cargo_de_assessor_parlamenta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1622/pl_002_-_altera_a_lei_1.674_de_20_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1623/pl_003_-_dispoe_sobe_a_criacao_e_denominacao_do_cmei_pequenos_p.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1624/pl_004_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1625/pl_005_-_institui_o_programa_municipal_de_fossas_ecologicas_e_d.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1626/pl_006_-_concede_reposicao_aos_venc._dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1627/pl_007_-_altera_acao_do_plano_de_desenv._agropecuario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_008_-_altera_lei_1.616_de_05_de_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1629/pl_009_-_altera_lei_1.615_de_05_de_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1630/pl_010_-_autoriza_o_executivo_mun._bertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1631/pl_011_-_dispoe_sobre_a_criacao_e_denominacao_do_cmei_primeiros.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1632/pl_012_-_concede_reposicao_aos_vencimentos_dos_servidores_publi.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1633/pl_013_-_altera_lei_514_de_09_de_novembro_de_2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1634/pl_014_-_autoriza_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1635/pl_015_-_autoriza_abertura_de_credito_ad._especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1636/pl_016_-_institui_o_programa_farmacia_movel_no_municipio_de_mis.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_017_-_altera_anexos_da_lei_municipal_1887_de_dezembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_018_-_dispoe_sobre_a_correcao_de_erro_de_calculo_nas_tabelas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1640/pl_019_-_autoriza_a_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1642/pl_020_-_autoriza_a_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_021_-_dispoe_sobre_a_politica_municipal_dos_direitos_da_mulh.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1653/pl_022_-_dispoe_sobre_a_istiruicao_de_aliquota_diferenciada_de_iptu_para_imoveis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1643/indicacao_001-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1645/indicacao_002-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1647/indicacao_004-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1648/indicacao_005-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1649/indicacao_006-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1650/indicacao_007-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1656/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1637/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1652/requerimento_-_solicita_informacoes_referente_ao_incentivo_fin.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_001_-_dispoe_sobre_a_criacao_do_cargo_de_assessor_parlamenta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1622/pl_002_-_altera_a_lei_1.674_de_20_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1623/pl_003_-_dispoe_sobe_a_criacao_e_denominacao_do_cmei_pequenos_p.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1624/pl_004_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1625/pl_005_-_institui_o_programa_municipal_de_fossas_ecologicas_e_d.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1626/pl_006_-_concede_reposicao_aos_venc._dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1627/pl_007_-_altera_acao_do_plano_de_desenv._agropecuario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_008_-_altera_lei_1.616_de_05_de_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1629/pl_009_-_altera_lei_1.615_de_05_de_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1630/pl_010_-_autoriza_o_executivo_mun._bertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1631/pl_011_-_dispoe_sobre_a_criacao_e_denominacao_do_cmei_primeiros.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1632/pl_012_-_concede_reposicao_aos_vencimentos_dos_servidores_publi.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1633/pl_013_-_altera_lei_514_de_09_de_novembro_de_2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1634/pl_014_-_autoriza_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1635/pl_015_-_autoriza_abertura_de_credito_ad._especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1636/pl_016_-_institui_o_programa_farmacia_movel_no_municipio_de_mis.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_017_-_altera_anexos_da_lei_municipal_1887_de_dezembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_018_-_dispoe_sobre_a_correcao_de_erro_de_calculo_nas_tabelas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1640/pl_019_-_autoriza_a_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1642/pl_020_-_autoriza_a_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_021_-_dispoe_sobre_a_politica_municipal_dos_direitos_da_mulh.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1653/pl_022_-_dispoe_sobre_a_istiruicao_de_aliquota_diferenciada_de_iptu_para_imoveis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1668/pl_023_-_altera_dispositivos_da_lei_muniicpal_n_1.893-2025_pa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1669/pl_024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execuca.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1666/pdl_-_003_-_aprova_o_orcamneto_parcial_para_realizacao_32_cafe.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1643/indicacao_001-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1645/indicacao_002-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1647/indicacao_004-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1648/indicacao_005-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1649/indicacao_006-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1650/indicacao_007-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1656/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1658/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1659/indicacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1660/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1661/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1662/indicacao_013-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1663/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1664/indicacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1665/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1671/indicacao_018-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1675/indicacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1637/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1641/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1651/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1652/requerimento_-_solicita_informacoes_referente_ao_incentivo_fin.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1657/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1667/requerimento_06-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.missal.pr.leg.br/media/sapl/public/materialegislativa/2026/1672/amenda_aditiva_n_001-2026_ao_pl_022-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1465,525 +1651,957 @@
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>114</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>117</v>
+      </c>
+      <c r="E28" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="H28" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E29" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H29" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" t="s">
+        <v>117</v>
+      </c>
+      <c r="E30" t="s">
+        <v>118</v>
+      </c>
+      <c r="F30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H30" t="s">
         <v>124</v>
-      </c>
-[...19 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F31" t="s">
         <v>128</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H31" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="E32" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="F32" t="s">
         <v>132</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H32" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="E33" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="F33" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="G33" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H33" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>26</v>
+      </c>
+      <c r="D34" t="s">
+        <v>126</v>
+      </c>
+      <c r="E34" t="s">
+        <v>127</v>
+      </c>
+      <c r="F34" t="s">
         <v>138</v>
       </c>
-      <c r="B34" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D35" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="E35" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="F35" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="H35" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D36" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="E36" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="F36" t="s">
         <v>145</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>146</v>
       </c>
       <c r="H36" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>148</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D37" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="E37" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="F37" t="s">
         <v>149</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D38" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="E38" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="F38" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="H38" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D39" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="E39" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="F39" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H39" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
+        <v>51</v>
+      </c>
+      <c r="D40" t="s">
+        <v>126</v>
+      </c>
+      <c r="E40" t="s">
+        <v>127</v>
+      </c>
+      <c r="F40" t="s">
+        <v>149</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H40" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>55</v>
+      </c>
+      <c r="D41" t="s">
+        <v>126</v>
+      </c>
+      <c r="E41" t="s">
+        <v>127</v>
+      </c>
+      <c r="F41" t="s">
+        <v>162</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H41" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>59</v>
+      </c>
+      <c r="D42" t="s">
+        <v>126</v>
+      </c>
+      <c r="E42" t="s">
+        <v>127</v>
+      </c>
+      <c r="F42" t="s">
+        <v>166</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H42" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>63</v>
+      </c>
+      <c r="D43" t="s">
+        <v>126</v>
+      </c>
+      <c r="E43" t="s">
+        <v>127</v>
+      </c>
+      <c r="F43" t="s">
+        <v>145</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H43" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>67</v>
+      </c>
+      <c r="D44" t="s">
+        <v>126</v>
+      </c>
+      <c r="E44" t="s">
+        <v>127</v>
+      </c>
+      <c r="F44" t="s">
+        <v>166</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H44" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>175</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45" t="s">
+        <v>126</v>
+      </c>
+      <c r="E45" t="s">
+        <v>127</v>
+      </c>
+      <c r="F45" t="s">
+        <v>128</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H45" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>178</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>75</v>
+      </c>
+      <c r="D46" t="s">
+        <v>126</v>
+      </c>
+      <c r="E46" t="s">
+        <v>127</v>
+      </c>
+      <c r="F46" t="s">
+        <v>128</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H46" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>79</v>
+      </c>
+      <c r="D47" t="s">
+        <v>126</v>
+      </c>
+      <c r="E47" t="s">
+        <v>127</v>
+      </c>
+      <c r="F47" t="s">
+        <v>162</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H47" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>183</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" t="s">
+        <v>126</v>
+      </c>
+      <c r="E48" t="s">
+        <v>127</v>
+      </c>
+      <c r="F48" t="s">
+        <v>145</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H48" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>186</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>87</v>
+      </c>
+      <c r="D49" t="s">
+        <v>126</v>
+      </c>
+      <c r="E49" t="s">
+        <v>127</v>
+      </c>
+      <c r="F49" t="s">
+        <v>128</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H49" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>189</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>190</v>
+      </c>
+      <c r="E50" t="s">
+        <v>191</v>
+      </c>
+      <c r="F50" t="s">
+        <v>192</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H50" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>190</v>
+      </c>
+      <c r="E51" t="s">
+        <v>191</v>
+      </c>
+      <c r="F51" t="s">
+        <v>196</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H51" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" t="s">
+        <v>191</v>
+      </c>
+      <c r="F52" t="s">
+        <v>200</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H52" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" t="s">
+        <v>190</v>
+      </c>
+      <c r="E53" t="s">
+        <v>191</v>
+      </c>
+      <c r="F53" t="s">
+        <v>145</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H53" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>30</v>
       </c>
-      <c r="D40" t="s">
-[...12 lines deleted...]
-        <v>159</v>
+      <c r="D54" t="s">
+        <v>190</v>
+      </c>
+      <c r="E54" t="s">
+        <v>191</v>
+      </c>
+      <c r="F54" t="s">
+        <v>207</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55" t="s">
+        <v>190</v>
+      </c>
+      <c r="E55" t="s">
+        <v>191</v>
+      </c>
+      <c r="F55" t="s">
+        <v>207</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H55" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>213</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>214</v>
+      </c>
+      <c r="E56" t="s">
+        <v>215</v>
+      </c>
+      <c r="F56" t="s">
+        <v>216</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" t="s">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>